--- v0 (2025-10-17)
+++ v1 (2026-04-14)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="5CEE6B96" w14:textId="185B2C53" w:rsidR="00F25DA4" w:rsidRPr="00C36975" w:rsidRDefault="00181C90" w:rsidP="00955A78">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C36975">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">　</w:t>
       </w:r>
       <w:r w:rsidR="00131385" w:rsidRPr="00C36975">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ Ｐ明朝" w:eastAsia="ＭＳ Ｐ明朝" w:hAnsi="ＭＳ Ｐ明朝" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
@@ -249,146 +249,135 @@
       </w:r>
       <w:r w:rsidR="00931FD2" w:rsidRPr="00C36975">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>る</w:t>
       </w:r>
       <w:r w:rsidR="0004749D" w:rsidRPr="00C36975">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B6C8DE3" w14:textId="77777777" w:rsidR="00F74857" w:rsidRPr="00C36975" w:rsidRDefault="00F74857" w:rsidP="00931FD2">
       <w:pPr>
         <w:ind w:left="995" w:hangingChars="500" w:hanging="995"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6A70A55F" w14:textId="516CE491" w:rsidR="00E17131" w:rsidRPr="00E17131" w:rsidRDefault="000D75D8" w:rsidP="00E17131">
+    <w:p w14:paraId="54CFA7CA" w14:textId="77777777" w:rsidR="004F473C" w:rsidRDefault="000D75D8" w:rsidP="004F473C">
       <w:pPr>
         <w:ind w:left="796" w:hangingChars="400" w:hanging="796"/>
         <w:jc w:val="left"/>
         <w:rPr>
-          <w:rStyle w:val="aa"/>
-[...2 lines deleted...]
-          <w:u w:val="none"/>
+          <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C36975">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>第</w:t>
       </w:r>
       <w:r w:rsidRPr="00C36975">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
       <w:r w:rsidRPr="00C36975">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">条　</w:t>
       </w:r>
       <w:r w:rsidR="0004749D" w:rsidRPr="00C36975">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>予約状況は</w:t>
       </w:r>
       <w:r w:rsidR="005B0C8E" w:rsidRPr="00C36975">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>全国助産師教育協議会ＨＰ（ホームページ）にある</w:t>
       </w:r>
-      <w:r w:rsidR="00931FD2" w:rsidRPr="00C36975">
-[...23 lines deleted...]
-        <w:ind w:leftChars="400" w:left="756" w:firstLineChars="50" w:firstLine="99"/>
+    </w:p>
+    <w:p w14:paraId="1BB4AD1D" w14:textId="2343E6E2" w:rsidR="004F473C" w:rsidRDefault="004F473C" w:rsidP="004F473C">
+      <w:pPr>
+        <w:ind w:leftChars="400" w:left="756" w:firstLineChars="300" w:firstLine="597"/>
         <w:jc w:val="left"/>
         <w:rPr>
-          <w:rStyle w:val="aa"/>
-          <w:color w:val="auto"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink r:id="rId7" w:history="1">
-        <w:r w:rsidRPr="00080D39">
+        <w:r w:rsidRPr="00E24989">
           <w:rPr>
             <w:rStyle w:val="aa"/>
             <w:kern w:val="0"/>
             <w:sz w:val="22"/>
           </w:rPr>
-          <w:t>https://www.r326.com/b/main.aspx?g=FKJ21PGS27cL8OFxW1</w:t>
+          <w:t>https://www.r326.com/b/main.aspx?g=Q948aicM29feXJ</w:t>
+        </w:r>
+        <w:r w:rsidRPr="00E24989">
+          <w:rPr>
+            <w:rStyle w:val="aa"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+          </w:rPr>
+          <w:t>j</w:t>
+        </w:r>
+        <w:r w:rsidRPr="00E24989">
+          <w:rPr>
+            <w:rStyle w:val="aa"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+          </w:rPr>
+          <w:t>MD1</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="60495779" w14:textId="59896C2F" w:rsidR="0004749D" w:rsidRPr="00C36975" w:rsidRDefault="0004749D" w:rsidP="00E17131">
-[...1 lines deleted...]
-        <w:ind w:leftChars="400" w:left="756" w:firstLineChars="50" w:firstLine="99"/>
+    <w:p w14:paraId="60495779" w14:textId="4E61DEFF" w:rsidR="0004749D" w:rsidRPr="004F473C" w:rsidRDefault="0004749D" w:rsidP="004F473C">
+      <w:pPr>
+        <w:ind w:leftChars="400" w:left="756"/>
         <w:jc w:val="left"/>
         <w:rPr>
-          <w:kern w:val="0"/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C36975">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>から確認</w:t>
       </w:r>
       <w:r w:rsidR="00931FD2" w:rsidRPr="00C36975">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>し</w:t>
       </w:r>
       <w:r w:rsidR="00181C90" w:rsidRPr="00C36975">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
         </w:rPr>
@@ -1440,313 +1429,316 @@
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:bookmarkEnd w:id="0"/>
     </w:tbl>
     <w:p w14:paraId="45A525B4" w14:textId="77777777" w:rsidR="006E7B01" w:rsidRDefault="006E7B01">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3EB38DDE" w14:textId="77777777" w:rsidR="00BC3F52" w:rsidRDefault="00BC3F52">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4E7D0E2B" w14:textId="77777777" w:rsidR="00BC3F52" w:rsidRPr="00C36975" w:rsidRDefault="00BC3F52">
       <w:pPr>
         <w:rPr>
-          <w:rFonts w:hint="eastAsia"/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00BC3F52" w:rsidRPr="00C36975" w:rsidSect="006E7B01">
       <w:headerReference w:type="first" r:id="rId8"/>
       <w:pgSz w:w="11907" w:h="16840" w:code="9"/>
       <w:pgMar w:top="1985" w:right="1701" w:bottom="1701" w:left="1701" w:header="851" w:footer="992" w:gutter="0"/>
       <w:cols w:space="425"/>
       <w:titlePg/>
       <w:docGrid w:type="linesAndChars" w:linePitch="292" w:charSpace="-4301"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="21CCE326" w14:textId="77777777" w:rsidR="00606B3C" w:rsidRDefault="00606B3C" w:rsidP="00F03A20">
+    <w:p w14:paraId="7E5A1192" w14:textId="77777777" w:rsidR="00CF6996" w:rsidRDefault="00CF6996" w:rsidP="00F03A20">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="57AF3704" w14:textId="77777777" w:rsidR="00606B3C" w:rsidRDefault="00606B3C" w:rsidP="00F03A20">
+    <w:p w14:paraId="0507C24F" w14:textId="77777777" w:rsidR="00CF6996" w:rsidRDefault="00CF6996" w:rsidP="00F03A20">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Century">
     <w:panose1 w:val="02040604050505020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="ＭＳ 明朝">
     <w:altName w:val="MS Mincho"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="ＭＳ ゴシック">
     <w:altName w:val="MS Gothic"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="ＭＳ Ｐ明朝">
     <w:panose1 w:val="02020600040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="20820646" w14:textId="77777777" w:rsidR="00606B3C" w:rsidRDefault="00606B3C" w:rsidP="00F03A20">
+    <w:p w14:paraId="68819063" w14:textId="77777777" w:rsidR="00CF6996" w:rsidRDefault="00CF6996" w:rsidP="00F03A20">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="64BEDF3E" w14:textId="77777777" w:rsidR="00606B3C" w:rsidRDefault="00606B3C" w:rsidP="00F03A20">
+    <w:p w14:paraId="38495076" w14:textId="77777777" w:rsidR="00CF6996" w:rsidRDefault="00CF6996" w:rsidP="00F03A20">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="0D8518C7" w14:textId="04BCB260" w:rsidR="008C3216" w:rsidRDefault="008C3216" w:rsidP="008C3216">
     <w:pPr>
       <w:pStyle w:val="a3"/>
       <w:jc w:val="right"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:bordersDoNotSurroundHeader/>
   <w:bordersDoNotSurroundFooter/>
   <w:defaultTabStop w:val="840"/>
   <w:drawingGridHorizontalSpacing w:val="189"/>
   <w:drawingGridVerticalSpacing w:val="146"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="compressPunctuation"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050">
       <v:textbox inset="5.85pt,.7pt,5.85pt,.7pt"/>
     </o:shapedefaults>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:spaceForUL/>
     <w:balanceSingleByteDoubleByteWidth/>
     <w:doNotLeaveBackslashAlone/>
     <w:ulTrailSpace/>
     <w:doNotExpandShiftReturn/>
     <w:adjustLineHeightInTable/>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00EE3B33"/>
     <w:rsid w:val="00017605"/>
     <w:rsid w:val="0004749D"/>
+    <w:rsid w:val="000835F8"/>
     <w:rsid w:val="00083A25"/>
     <w:rsid w:val="000A2DE5"/>
     <w:rsid w:val="000B5773"/>
     <w:rsid w:val="000D75D8"/>
     <w:rsid w:val="000E76D2"/>
     <w:rsid w:val="000F516B"/>
     <w:rsid w:val="00131385"/>
     <w:rsid w:val="001575C9"/>
     <w:rsid w:val="00164FCA"/>
     <w:rsid w:val="00181C90"/>
     <w:rsid w:val="00191C17"/>
     <w:rsid w:val="001B2926"/>
     <w:rsid w:val="00210943"/>
     <w:rsid w:val="00260AB2"/>
     <w:rsid w:val="00274BC9"/>
     <w:rsid w:val="002B4CDC"/>
     <w:rsid w:val="00397232"/>
     <w:rsid w:val="003A45D7"/>
     <w:rsid w:val="003B463E"/>
     <w:rsid w:val="00404773"/>
     <w:rsid w:val="00413357"/>
     <w:rsid w:val="0047787F"/>
     <w:rsid w:val="004B10B0"/>
+    <w:rsid w:val="004F473C"/>
     <w:rsid w:val="00525703"/>
     <w:rsid w:val="005842A5"/>
     <w:rsid w:val="005B0C8E"/>
     <w:rsid w:val="005C22F5"/>
     <w:rsid w:val="00606B3C"/>
     <w:rsid w:val="00613B27"/>
     <w:rsid w:val="00661E3F"/>
     <w:rsid w:val="0068028F"/>
     <w:rsid w:val="006B6851"/>
     <w:rsid w:val="006E7B01"/>
     <w:rsid w:val="007208FF"/>
     <w:rsid w:val="00826713"/>
+    <w:rsid w:val="00833B86"/>
     <w:rsid w:val="00872EB2"/>
     <w:rsid w:val="008C3216"/>
     <w:rsid w:val="009044E8"/>
     <w:rsid w:val="00931FD2"/>
     <w:rsid w:val="00955A78"/>
     <w:rsid w:val="00960272"/>
     <w:rsid w:val="0096481A"/>
     <w:rsid w:val="009D1AB6"/>
     <w:rsid w:val="009F14C4"/>
     <w:rsid w:val="009F1B38"/>
     <w:rsid w:val="00AC5D28"/>
     <w:rsid w:val="00B471FE"/>
     <w:rsid w:val="00B5743B"/>
     <w:rsid w:val="00BA17A5"/>
     <w:rsid w:val="00BC3F52"/>
     <w:rsid w:val="00BC5BAB"/>
     <w:rsid w:val="00BF2867"/>
     <w:rsid w:val="00C36975"/>
     <w:rsid w:val="00CC256D"/>
+    <w:rsid w:val="00CF6996"/>
     <w:rsid w:val="00D01108"/>
     <w:rsid w:val="00D10E98"/>
     <w:rsid w:val="00D31FE4"/>
     <w:rsid w:val="00D42D6A"/>
     <w:rsid w:val="00D86857"/>
     <w:rsid w:val="00D94167"/>
     <w:rsid w:val="00DA7250"/>
     <w:rsid w:val="00DE50A9"/>
     <w:rsid w:val="00E17131"/>
     <w:rsid w:val="00E174A6"/>
     <w:rsid w:val="00EE3B33"/>
     <w:rsid w:val="00F03A20"/>
     <w:rsid w:val="00F0403F"/>
     <w:rsid w:val="00F25DA4"/>
     <w:rsid w:val="00F30961"/>
     <w:rsid w:val="00F74857"/>
     <w:rsid w:val="00FC6B8B"/>
     <w:rsid w:val="00FF1705"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:eastAsia="ja-JP"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050">
       <v:textbox inset="5.85pt,.7pt,5.85pt,.7pt"/>
     </o:shapedefaults>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="3140F819"/>
   <w15:docId w15:val="{2B73F1E3-F826-482F-8776-214F0D721DBA}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:kern w:val="2"/>
         <w:sz w:val="21"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="ja-JP" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -2307,63 +2299,75 @@
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="af">
     <w:name w:val="コメント内容 (文字)"/>
     <w:basedOn w:val="ad"/>
     <w:link w:val="ae"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00181C90"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="af0">
     <w:name w:val="Unresolved Mention"/>
     <w:basedOn w:val="a0"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00BC3F52"/>
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="character" w:styleId="af1">
+    <w:name w:val="FollowedHyperlink"/>
+    <w:basedOn w:val="a0"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="004F473C"/>
+    <w:rPr>
+      <w:color w:val="800080" w:themeColor="followedHyperlink"/>
+      <w:u w:val="single"/>
+    </w:rPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.r326.com/b/main.aspx?g=FKJ21PGS27cL8OFxW1" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.r326.com/b/main.aspx?g=Q948aicM29feXJjMD1" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office ​​テーマ">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -2628,67 +2632,67 @@
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{D2ED5F2A-2B2D-4428-889D-6C75398605DD}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
-  <Words>146</Words>
-  <Characters>838</Characters>
+  <Words>145</Words>
+  <Characters>832</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>6</Lines>
   <Paragraphs>1</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>タイトル</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>愛仁会看護助産専門学校</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>983</CharactersWithSpaces>
+  <CharactersWithSpaces>976</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:creator>3047</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>